--- v0 (2026-05-12)
+++ v1 (2026-06-30)
@@ -905,51 +905,51 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:H37"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
       <selection activeCell="B10" sqref="B10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultColWidth="11" defaultRowHeight="15.6"/>
   <cols>
     <col width="10" customWidth="1" style="9" min="1" max="1"/>
     <col width="12.19921875" customWidth="1" style="7" min="2" max="2"/>
     <col width="14.59765625" customWidth="1" style="6" min="3" max="3"/>
     <col width="4.3984375" customWidth="1" min="4" max="4"/>
     <col hidden="1" width="4.3984375" customWidth="1" min="5" max="5"/>
     <col hidden="1" width="10.5" customWidth="1" min="6" max="6"/>
     <col hidden="1" width="4.3984375" customWidth="1" min="7" max="7"/>
     <col hidden="1" width="19.8984375" customWidth="1" min="8" max="8"/>
     <col width="4.3984375" customWidth="1" min="9" max="31"/>
   </cols>
   <sheetData>
     <row r="1" ht="18.75" customHeight="1">
       <c r="A1" s="33" t="inlineStr">
         <is>
-          <t>MAGGIO</t>
+          <t>GIUGNO</t>
         </is>
       </c>
       <c r="B1" s="34" t="n"/>
       <c r="C1" s="35" t="n"/>
       <c r="F1" s="30">
         <f>TODAY()</f>
         <v/>
       </c>
       <c r="G1" s="31" t="n"/>
       <c r="H1" s="32">
         <f>TEXT(F1,"mmmm")</f>
         <v/>
       </c>
     </row>
     <row r="2" ht="18.75" customHeight="1">
       <c r="A2" s="22" t="inlineStr">
         <is>
           <t>Giorni</t>
         </is>
       </c>
       <c r="B2" s="23" t="inlineStr">
         <is>
           <t>Ordinari</t>
         </is>
       </c>
@@ -965,291 +965,295 @@
       <c r="H2" s="31">
         <f>TEXT(F2,"mmmm")</f>
         <v/>
       </c>
     </row>
     <row r="3" ht="18.75" customHeight="1">
       <c r="A3" s="20" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="26" t="n"/>
       <c r="C3" s="27" t="n"/>
     </row>
     <row r="4" ht="18.75" customHeight="1">
       <c r="A4" s="21" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="B4" s="26" t="n"/>
       <c r="C4" s="27" t="n"/>
     </row>
     <row r="5" ht="18.75" customHeight="1">
       <c r="A5" s="20" t="n">
         <v>3</v>
       </c>
-      <c r="B5" s="26" t="n"/>
+      <c r="B5" s="26" t="n">
+        <v>1.5</v>
+      </c>
       <c r="C5" s="27" t="n"/>
     </row>
     <row r="6" ht="18.75" customHeight="1">
       <c r="A6" s="21" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="B6" s="26" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="C6" s="27" t="n">
         <v>2</v>
       </c>
-      <c r="C6" s="27" t="n"/>
     </row>
     <row r="7" ht="18.75" customHeight="1">
       <c r="A7" s="20" t="n">
         <v>5</v>
       </c>
       <c r="B7" s="26" t="n">
-        <v>1.5</v>
+        <v>2</v>
       </c>
       <c r="C7" s="27" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="8" ht="18.75" customHeight="1">
       <c r="A8" s="21" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
-      <c r="B8" s="26" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="B8" s="26" t="n"/>
       <c r="C8" s="27" t="n"/>
     </row>
     <row r="9" ht="18.75" customHeight="1">
       <c r="A9" s="20" t="n">
         <v>7</v>
       </c>
-      <c r="B9" s="26" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="B9" s="26" t="n"/>
+      <c r="C9" s="27" t="n"/>
     </row>
     <row r="10" ht="18.75" customHeight="1">
       <c r="A10" s="21" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
-      <c r="B10" s="26" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="B10" s="26" t="n"/>
+      <c r="C10" s="27" t="n"/>
     </row>
     <row r="11" ht="18.75" customHeight="1">
       <c r="A11" s="20" t="n">
         <v>9</v>
       </c>
       <c r="B11" s="26" t="n"/>
       <c r="C11" s="27" t="n"/>
     </row>
     <row r="12" ht="18.75" customHeight="1">
       <c r="A12" s="21" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="B12" s="26" t="n"/>
       <c r="C12" s="27" t="n"/>
     </row>
     <row r="13" ht="18.75" customHeight="1">
       <c r="A13" s="20" t="n">
         <v>11</v>
       </c>
-      <c r="B13" s="26" t="n">
+      <c r="B13" s="26" t="n"/>
+      <c r="C13" s="27" t="n">
         <v>2</v>
       </c>
-      <c r="C13" s="27" t="n"/>
     </row>
     <row r="14" ht="18.75" customHeight="1">
       <c r="A14" s="21" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="B14" s="26" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="B14" s="26" t="n"/>
       <c r="C14" s="27" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="15" ht="18.75" customHeight="1">
       <c r="A15" s="20" t="n">
         <v>13</v>
       </c>
       <c r="B15" s="26" t="n"/>
       <c r="C15" s="27" t="n"/>
     </row>
     <row r="16" ht="18.75" customHeight="1">
       <c r="A16" s="21" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="B16" s="26" t="n"/>
       <c r="C16" s="27" t="n"/>
     </row>
     <row r="17" ht="18.75" customHeight="1">
       <c r="A17" s="20" t="n">
         <v>15</v>
       </c>
       <c r="B17" s="26" t="n"/>
       <c r="C17" s="27" t="n"/>
     </row>
     <row r="18" ht="18.75" customHeight="1">
       <c r="A18" s="21" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="B18" s="26" t="n"/>
-      <c r="C18" s="27" t="n"/>
+      <c r="C18" s="27" t="n">
+        <v>2</v>
+      </c>
     </row>
     <row r="19" ht="18.75" customHeight="1">
       <c r="A19" s="20" t="n">
         <v>17</v>
       </c>
       <c r="B19" s="26" t="n"/>
       <c r="C19" s="27" t="n"/>
     </row>
     <row r="20" ht="18.75" customHeight="1">
       <c r="A20" s="21" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="B20" s="26" t="n"/>
-      <c r="C20" s="27" t="n"/>
+      <c r="C20" s="27" t="n">
+        <v>2</v>
+      </c>
     </row>
     <row r="21" ht="18.75" customHeight="1">
       <c r="A21" s="20" t="n">
         <v>19</v>
       </c>
       <c r="B21" s="26" t="n"/>
-      <c r="C21" s="27" t="n"/>
+      <c r="C21" s="27" t="n">
+        <v>4</v>
+      </c>
     </row>
     <row r="22" ht="18.75" customHeight="1">
       <c r="A22" s="21" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="B22" s="26" t="n"/>
       <c r="C22" s="27" t="n"/>
     </row>
     <row r="23" ht="18.75" customHeight="1">
       <c r="A23" s="20" t="n">
         <v>21</v>
       </c>
       <c r="B23" s="26" t="n"/>
       <c r="C23" s="27" t="n"/>
     </row>
     <row r="24" ht="18.75" customHeight="1">
       <c r="A24" s="21" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="B24" s="26" t="n"/>
       <c r="C24" s="27" t="n"/>
     </row>
     <row r="25" ht="18.75" customHeight="1">
       <c r="A25" s="20" t="n">
         <v>23</v>
       </c>
       <c r="B25" s="26" t="n"/>
       <c r="C25" s="27" t="n"/>
     </row>
     <row r="26" ht="18.75" customHeight="1">
       <c r="A26" s="21" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="B26" s="26" t="n"/>
       <c r="C26" s="27" t="n"/>
     </row>
     <row r="27" ht="18.75" customHeight="1">
       <c r="A27" s="20" t="n">
         <v>25</v>
       </c>
       <c r="B27" s="26" t="n"/>
-      <c r="C27" s="27" t="n"/>
+      <c r="C27" s="27" t="n">
+        <v>2</v>
+      </c>
     </row>
     <row r="28" ht="18.75" customHeight="1">
       <c r="A28" s="21" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="B28" s="26" t="n"/>
-      <c r="C28" s="27" t="n"/>
+      <c r="C28" s="27" t="n">
+        <v>4</v>
+      </c>
     </row>
     <row r="29" ht="18.75" customHeight="1">
       <c r="A29" s="20" t="n">
         <v>27</v>
       </c>
       <c r="B29" s="26" t="n"/>
       <c r="C29" s="27" t="n"/>
     </row>
     <row r="30" ht="18.75" customHeight="1">
       <c r="A30" s="21" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
       <c r="B30" s="26" t="n"/>
       <c r="C30" s="27" t="n"/>
     </row>
     <row r="31" ht="18.75" customHeight="1">
       <c r="A31" s="20" t="n">
         <v>29</v>
       </c>
       <c r="B31" s="26" t="n"/>
       <c r="C31" s="27" t="n"/>
     </row>
     <row r="32" ht="18.75" customHeight="1">
       <c r="A32" s="21" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="B32" s="26" t="n"/>
-      <c r="C32" s="27" t="n"/>
+      <c r="C32" s="27" t="n">
+        <v>2</v>
+      </c>
     </row>
     <row r="33" ht="18.75" customHeight="1">
       <c r="A33" s="25" t="n">
         <v>31</v>
       </c>
       <c r="B33" s="28" t="n"/>
       <c r="C33" s="29" t="n"/>
     </row>
     <row r="34" ht="18.75" customHeight="1">
       <c r="A34" s="16" t="n"/>
       <c r="B34" s="17" t="n"/>
       <c r="C34" s="18" t="n"/>
     </row>
     <row r="35" ht="18.75" customHeight="1">
       <c r="A35" s="16" t="n"/>
       <c r="B35" s="19">
         <f>SUM(B3:B33)</f>
         <v/>
       </c>
       <c r="C35" s="19">
         <f>SUM(C3:C33)</f>
         <v/>
       </c>
     </row>
     <row r="36" ht="18.75" customHeight="1">