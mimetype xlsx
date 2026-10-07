--- v1 (2026-06-30)
+++ v2 (2026-10-07)
@@ -905,355 +905,377 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:H37"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
       <selection activeCell="B10" sqref="B10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultColWidth="11" defaultRowHeight="15.6"/>
   <cols>
     <col width="10" customWidth="1" style="9" min="1" max="1"/>
     <col width="12.19921875" customWidth="1" style="7" min="2" max="2"/>
     <col width="14.59765625" customWidth="1" style="6" min="3" max="3"/>
     <col width="4.3984375" customWidth="1" min="4" max="4"/>
     <col hidden="1" width="4.3984375" customWidth="1" min="5" max="5"/>
     <col hidden="1" width="10.5" customWidth="1" min="6" max="6"/>
     <col hidden="1" width="4.3984375" customWidth="1" min="7" max="7"/>
     <col hidden="1" width="19.8984375" customWidth="1" min="8" max="8"/>
     <col width="4.3984375" customWidth="1" min="9" max="31"/>
   </cols>
   <sheetData>
     <row r="1" ht="18.75" customHeight="1">
       <c r="A1" s="33" t="inlineStr">
         <is>
-          <t>GIUGNO</t>
+          <t>OTTOBRE</t>
         </is>
       </c>
       <c r="B1" s="34" t="n"/>
       <c r="C1" s="35" t="n"/>
       <c r="F1" s="30">
         <f>TODAY()</f>
         <v/>
       </c>
       <c r="G1" s="31" t="n"/>
       <c r="H1" s="32">
         <f>TEXT(F1,"mmmm")</f>
         <v/>
       </c>
     </row>
     <row r="2" ht="18.75" customHeight="1">
       <c r="A2" s="22" t="inlineStr">
         <is>
           <t>Giorni</t>
         </is>
       </c>
       <c r="B2" s="23" t="inlineStr">
         <is>
           <t>Ordinari</t>
         </is>
       </c>
       <c r="C2" s="24" t="inlineStr">
         <is>
           <t>Straordinari</t>
         </is>
       </c>
       <c r="F2" s="30">
         <f>F1-30</f>
         <v/>
       </c>
       <c r="H2" s="31">
         <f>TEXT(F2,"mmmm")</f>
         <v/>
       </c>
     </row>
     <row r="3" ht="18.75" customHeight="1">
       <c r="A3" s="20" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="26" t="n"/>
-      <c r="C3" s="27" t="n"/>
+      <c r="C3" s="27" t="n">
+        <v>2</v>
+      </c>
     </row>
     <row r="4" ht="18.75" customHeight="1">
       <c r="A4" s="21" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="B4" s="26" t="n"/>
       <c r="C4" s="27" t="n"/>
     </row>
     <row r="5" ht="18.75" customHeight="1">
       <c r="A5" s="20" t="n">
         <v>3</v>
       </c>
-      <c r="B5" s="26" t="n">
-[...2 lines deleted...]
-      <c r="C5" s="27" t="n"/>
+      <c r="B5" s="26" t="n"/>
+      <c r="C5" s="27" t="n">
+        <v>2</v>
+      </c>
     </row>
     <row r="6" ht="18.75" customHeight="1">
       <c r="A6" s="21" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
-      <c r="B6" s="26" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="B6" s="26" t="n"/>
       <c r="C6" s="27" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="7" ht="18.75" customHeight="1">
       <c r="A7" s="20" t="n">
         <v>5</v>
       </c>
-      <c r="B7" s="26" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="B7" s="26" t="n"/>
+      <c r="C7" s="27" t="n"/>
     </row>
     <row r="8" ht="18.75" customHeight="1">
       <c r="A8" s="21" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="B8" s="26" t="n"/>
       <c r="C8" s="27" t="n"/>
     </row>
     <row r="9" ht="18.75" customHeight="1">
       <c r="A9" s="20" t="n">
         <v>7</v>
       </c>
       <c r="B9" s="26" t="n"/>
       <c r="C9" s="27" t="n"/>
     </row>
     <row r="10" ht="18.75" customHeight="1">
       <c r="A10" s="21" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="B10" s="26" t="n"/>
-      <c r="C10" s="27" t="n"/>
+      <c r="C10" s="27" t="n">
+        <v>2</v>
+      </c>
     </row>
     <row r="11" ht="18.75" customHeight="1">
       <c r="A11" s="20" t="n">
         <v>9</v>
       </c>
       <c r="B11" s="26" t="n"/>
       <c r="C11" s="27" t="n"/>
     </row>
     <row r="12" ht="18.75" customHeight="1">
       <c r="A12" s="21" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="B12" s="26" t="n"/>
-      <c r="C12" s="27" t="n"/>
+      <c r="C12" s="27" t="n">
+        <v>2</v>
+      </c>
     </row>
     <row r="13" ht="18.75" customHeight="1">
       <c r="A13" s="20" t="n">
         <v>11</v>
       </c>
       <c r="B13" s="26" t="n"/>
       <c r="C13" s="27" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="14" ht="18.75" customHeight="1">
       <c r="A14" s="21" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="B14" s="26" t="n"/>
-      <c r="C14" s="27" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="C14" s="27" t="n"/>
     </row>
     <row r="15" ht="18.75" customHeight="1">
       <c r="A15" s="20" t="n">
         <v>13</v>
       </c>
       <c r="B15" s="26" t="n"/>
       <c r="C15" s="27" t="n"/>
     </row>
     <row r="16" ht="18.75" customHeight="1">
       <c r="A16" s="21" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="B16" s="26" t="n"/>
       <c r="C16" s="27" t="n"/>
     </row>
     <row r="17" ht="18.75" customHeight="1">
       <c r="A17" s="20" t="n">
         <v>15</v>
       </c>
-      <c r="B17" s="26" t="n"/>
-      <c r="C17" s="27" t="n"/>
+      <c r="B17" s="26" t="n">
+        <v>2</v>
+      </c>
+      <c r="C17" s="27" t="n">
+        <v>2</v>
+      </c>
     </row>
     <row r="18" ht="18.75" customHeight="1">
       <c r="A18" s="21" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
-      <c r="B18" s="26" t="n"/>
-      <c r="C18" s="27" t="n">
+      <c r="B18" s="26" t="n">
         <v>2</v>
       </c>
+      <c r="C18" s="27" t="n"/>
     </row>
     <row r="19" ht="18.75" customHeight="1">
       <c r="A19" s="20" t="n">
         <v>17</v>
       </c>
-      <c r="B19" s="26" t="n"/>
-      <c r="C19" s="27" t="n"/>
+      <c r="B19" s="26" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="C19" s="27" t="n">
+        <v>2</v>
+      </c>
     </row>
     <row r="20" ht="18.75" customHeight="1">
       <c r="A20" s="21" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
-      <c r="B20" s="26" t="n"/>
+      <c r="B20" s="26" t="n">
+        <v>1.5</v>
+      </c>
       <c r="C20" s="27" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="21" ht="18.75" customHeight="1">
       <c r="A21" s="20" t="n">
         <v>19</v>
       </c>
       <c r="B21" s="26" t="n"/>
-      <c r="C21" s="27" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="C21" s="27" t="n"/>
     </row>
     <row r="22" ht="18.75" customHeight="1">
       <c r="A22" s="21" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="B22" s="26" t="n"/>
       <c r="C22" s="27" t="n"/>
     </row>
     <row r="23" ht="18.75" customHeight="1">
       <c r="A23" s="20" t="n">
         <v>21</v>
       </c>
-      <c r="B23" s="26" t="n"/>
+      <c r="B23" s="26" t="n">
+        <v>2</v>
+      </c>
       <c r="C23" s="27" t="n"/>
     </row>
     <row r="24" ht="18.75" customHeight="1">
       <c r="A24" s="21" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
-      <c r="B24" s="26" t="n"/>
-      <c r="C24" s="27" t="n"/>
+      <c r="B24" s="26" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="C24" s="27" t="n">
+        <v>2</v>
+      </c>
     </row>
     <row r="25" ht="18.75" customHeight="1">
       <c r="A25" s="20" t="n">
         <v>23</v>
       </c>
-      <c r="B25" s="26" t="n"/>
+      <c r="B25" s="26" t="n">
+        <v>2</v>
+      </c>
       <c r="C25" s="27" t="n"/>
     </row>
     <row r="26" ht="18.75" customHeight="1">
       <c r="A26" s="21" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
-      <c r="B26" s="26" t="n"/>
-      <c r="C26" s="27" t="n"/>
+      <c r="B26" s="26" t="n">
+        <v>2</v>
+      </c>
+      <c r="C26" s="27" t="n">
+        <v>2</v>
+      </c>
     </row>
     <row r="27" ht="18.75" customHeight="1">
       <c r="A27" s="20" t="n">
         <v>25</v>
       </c>
-      <c r="B27" s="26" t="n"/>
-[...2 lines deleted...]
-      </c>
+      <c r="B27" s="26" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="C27" s="27" t="n"/>
     </row>
     <row r="28" ht="18.75" customHeight="1">
       <c r="A28" s="21" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="B28" s="26" t="n"/>
-      <c r="C28" s="27" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="C28" s="27" t="n"/>
     </row>
     <row r="29" ht="18.75" customHeight="1">
       <c r="A29" s="20" t="n">
         <v>27</v>
       </c>
       <c r="B29" s="26" t="n"/>
       <c r="C29" s="27" t="n"/>
     </row>
     <row r="30" ht="18.75" customHeight="1">
       <c r="A30" s="21" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
-      <c r="B30" s="26" t="n"/>
+      <c r="B30" s="26" t="n">
+        <v>2</v>
+      </c>
       <c r="C30" s="27" t="n"/>
     </row>
     <row r="31" ht="18.75" customHeight="1">
       <c r="A31" s="20" t="n">
         <v>29</v>
       </c>
-      <c r="B31" s="26" t="n"/>
-      <c r="C31" s="27" t="n"/>
+      <c r="B31" s="26" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="C31" s="27" t="n">
+        <v>2</v>
+      </c>
     </row>
     <row r="32" ht="18.75" customHeight="1">
       <c r="A32" s="21" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
-      <c r="B32" s="26" t="n"/>
-      <c r="C32" s="27" t="n">
+      <c r="B32" s="26" t="n">
         <v>2</v>
       </c>
+      <c r="C32" s="27" t="n"/>
     </row>
     <row r="33" ht="18.75" customHeight="1">
       <c r="A33" s="25" t="n">
         <v>31</v>
       </c>
       <c r="B33" s="28" t="n"/>
       <c r="C33" s="29" t="n"/>
     </row>
     <row r="34" ht="18.75" customHeight="1">
       <c r="A34" s="16" t="n"/>
       <c r="B34" s="17" t="n"/>
       <c r="C34" s="18" t="n"/>
     </row>
     <row r="35" ht="18.75" customHeight="1">
       <c r="A35" s="16" t="n"/>
       <c r="B35" s="19">
         <f>SUM(B3:B33)</f>
         <v/>
       </c>
       <c r="C35" s="19">
         <f>SUM(C3:C33)</f>
         <v/>
       </c>
     </row>
     <row r="36" ht="18.75" customHeight="1">